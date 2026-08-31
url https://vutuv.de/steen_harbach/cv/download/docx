--- v0 (2026-07-22)
+++ v1 (2026-08-31)
@@ -28,51 +28,51 @@
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">+49 214 869110 | https://vutuv.de/steen_harbach</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Am Kloesterchen 6, 51375 Leverkusen, Germany</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Date of birth: 20.10.1967 | Gender: Male</w:t>
+        <w:t xml:space="preserve">Date of birth: 20.10.1967</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Professional Experience</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">CEO, Steen Harbach AG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
@@ -89,51 +89,51 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Inhaber, Steen Harbach - Beratung &amp; Programmierung e.Kfm.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">4/1988 - 12/2004</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">it management | it security | project management | change management | leadership</w:t>
+        <w:t xml:space="preserve">it management | it-security | project management | change management | leadership</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Company Website: http://www.harbach.de</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">PointBlank Security: http://www.pb-sec.com</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>