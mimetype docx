--- v0 (2026-07-21)
+++ v1 (2026-08-31)
@@ -19,51 +19,51 @@
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Stefan Heitmüller</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">stefan.heitmueller@gmx.com | https://vutuv.de/stefan_heitmuel</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Date of birth: 30.12.1982 | Gender: Male</w:t>
+        <w:t xml:space="preserve">Date of birth: 30.12.1982</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Professional Experience</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Senior Network Admin and DevOps, Packetwerk GmbH</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
@@ -155,51 +155,51 @@
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">2004 - 2007</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Ausbildung</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">ansible | continuous integration | docker | git | jenkins | linux | open source | GitLab | kvm | lpic | proxmox | puppet | salt | zfs</w:t>
+        <w:t xml:space="preserve">ansible | continuous integration | docker | git | jenkins | Linux | open source | GitLab | kvm | lpic | proxmox | puppet | salt | zfs</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Personal Blog: https://morph027.gitlab.io/</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Gitlab: https://gitlab.com/morph027</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Github: https://github.com/morph027</w:t>
       </w:r>
     </w:p>