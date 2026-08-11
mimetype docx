--- v0 (2026-07-22)
+++ v1 (2026-08-11)
@@ -19,69 +19,60 @@
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Stefan Hessler</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Experte Consulting Personalentwicklung</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">https://vutuv.de/stefan_hessler</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
-[...7 lines deleted...]
-    <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Ansatz: Das Wissen liegt im System | Auflösen Akzeptanzprobleme | Begleiten | change | Circle Work | coaching | Consulting HRD Personalentwicklung | ermutigen | facilitation | Feldkompetenz Coaching | Führungskräfte entwickeln und stärken | Führungsteam Consulting | Geschicktes Stakeholder Management | Impulse geben | Inspirieren | Moderation auf Augenhöhe | Performance und Zusammenarbeit stärken | recruiting | Ressourcenaktivierung</w:t>
+        <w:t xml:space="preserve">Auflösen Akzeptanzprobleme | Begleiten | change | Circle Work | coaching | Consulting HRD Personalentwicklung | ermutigen | facilitation | Feldkompetenz Coaching | Führungsteam Consulting | Geschicktes Stakeholder Management | Impulse geben | Inspirieren | Moderation auf Augenhöhe | recruiting | Ressourcenaktivierung</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Homepage: https://hessler-dresden.de</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Profiles</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>