--- v0 (2026-07-05)
+++ v1 (2026-08-18)
@@ -14,59 +14,50 @@
 </Relationships>
 
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Stefan Triess</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">https://vutuv.de/stefan_triess</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
-[...7 lines deleted...]
-    <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Professional Experience</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Softwareentwicklung, Trumpf Lasertechnnik: Projekt</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">10/2016 - Present</w:t>
@@ -245,51 +236,51 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Elektronik- und Softwareentwicklung, Intec Indiustrieelectronic</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">1990 - 1995</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">automatisierungstechnik | industrie | automotive | projektmanagement | simulation | softwarearchitektur | softwareentwicklung | testsysteme</w:t>
+        <w:t xml:space="preserve">automatisierungstechnik | industrie | automotive | projektmanagement | simulation | software architektur | softwareentwicklung | testsysteme</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Stefan Triess Elektronik- und Softwareentwicklung: http://www.triess.de</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">