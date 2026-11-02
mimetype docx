--- v1 (2026-08-14)
+++ v2 (2026-11-02)
@@ -56,51 +56,51 @@
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">11/2011 - Present</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Senior Web developer und technischer Leiter</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">javascript | Ruby | Ruby on Rails</w:t>
+        <w:t xml:space="preserve">JavaScript | Ruby | Ruby on Rails</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Personal blog : https://www.stefanwienert.de</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Newsaggregator für alle Fahrradblogs: https://www.fahrrad-filter.de</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Job board for Chinese speaking in Germany: https://www.work-in-de.de</w:t>
       </w:r>
     </w:p>