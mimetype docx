--- v0 (2026-09-09)
+++ v1 (2026-10-01)
@@ -6,95 +6,397 @@
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/>
 </Relationships>
 
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Stefan Frede</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">### Hi 👋</w:t>
-[...12 lines deleted...]
-        <w:t xml:space="preserve">uiqez4p6@frede.email | https://vutuv.de/stefanfrede</w:t>
+        <w:t xml:space="preserve">Hi 👋 I’m Stefan, a front-end developer based in Hamburg, Germany.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">https://vutuv.de/stefanfrede</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">22765 Hamburg, Germany</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of birth: 07/07/1973</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
+        <w:t xml:space="preserve">Professional Experience</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="20"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Frontend Developer, GENERAXION</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2/2025 - 9/2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="40"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">• Creation and further development of accessible user interfaces with modular components using HTML, CSS, JavaScript/TypeScript, Vue.js and Nuxt.js in the TYP03 context - Ensuring functionality and user-friendliness - Browser and performance optimisation of existing user interfaces - Creation and maintenance of technical documentation - Responsibility for the design, implementation and continuous development of an agile project structure in ClickUp for the efficient planning and management of all TYP03 projects - Optimisation of the deployment process in close cooperation with the backend team to ensure efficient, stable and reproducible delivery processes - Participation in the design and implementation of a headless structure for TYP03 in close coordination with the backend team. - Close cooperation with project managers, designers, developers and management</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="20"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Frontend Developer, wyn</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3/2021 - 2/2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="40"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">• Creation and further development of accessible user interfaces with modular components using HTML, CSS, JavaScript/TypeScript, Vue.js and Nuxt.js in the TYP03 context - Ensuring functionality and user-friendliness - Browser and performance optimisation of existing user interfaces - Creation and maintenance of technical documentation - Close collaboration with project managers, designers and other developers</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="20"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Frontend Developer, T-Systems MMS</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2020 - 2020</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">I built accessible components that were integrated into a Salesforce application.   Used HTML, CSS, and JavaScript to write accessible components.  Adjusted the Webpack configuration for a smoother development experience.  Tested my code with different browsers to assure working components inside the provided browser matrix.  Tested my components with browser accessibility tools to assure that I fulfilled the requirements.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="20"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Frontend Developer, GALERIA Karstadt Kaufhof GmbH</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2020 - 2020</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Maintained existing code and implemented change requests in a Salesforce Commerce Cloud environment.   Used HTML, CSS, and JavaScript to achieve my tasks.  Wrote unit tests with Jasmine to improve the code quality. * Helped implementing a ServiceWorker strategy.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="20"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Frontend Developer, Schweisthal Beschlag- und Schließtechnik GmbH</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2019 - 2020</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">I built a web app to configure a locking system.   Set-up the development environment with Webpack and Babel to use modern JavaScript and ensure it will work on older browsers.  Used LitElement to create the Web Components.  Handled state with Redux.  Cached requests to the REST API with Redux to increase performance. * Used the GitLab CI to make sure that the code was linted before merging into the main branch.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="20"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Frontend Developer, Aboutbooks GmbH</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2019 - 2020</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">I built promotions from publishers on the platform for new books.   Refactored the CSS to reduce the size and introduced the BEM notation to increase the re-usability.  Improved the responsiveness to make the pages scale from small to big screens according to the design specifications.  Calculated a vertical rhythm based on the designs to enhance readability.  Cleaned up the JavaScript to reduce the size and decrease the page load time.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="20"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Frontend Developer, 50plus-Treff GmbH</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2010 - 2020</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">I implemented the redesign to make the entire website mobile-friendly.   Built the site with Bootstrap 3 to speed up development time.  Used a responsive grid to scale from small to big screens.  Worked with SCSS mixins and variables for code re-usability.  Implemented a build process for JavaScript with Gulp to bundle and minify JavaScript libraries to decrease the page load time.  Transpiled code with Babel to use modern JavaScript, ensuring usability for older browsers.  Set-up a Webpack dev server for local development. * Implemented linting with eslint and stylelint to improve code quality.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="20"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Frontend Developer, ARIGO Software GmbH</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2017 - 2019</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">I built a replacement for a jQuery-based tree component.  - Built with Polymer 2 to fit into the rest of Arigos system. - Wrote unit tests with Mocha and Chai to improve the code quality. - Built a Docker container for GitLab CI to make sure that code ran against the unit tests before merging into the main branch. - Wrote documentation to enhance usability.  I built an interface to interact via a WebSocket connection with the back-end over a REST API.  - Set-up the development environment with Webpack and Babel to use modern JavaScript, ensuring it works on older browsers and Docker to run requests against the REST API. - Cached requests with Redux to increase the performance. - Handled requests with Redux-Saga asynchronously ensuring consistency. - Applied functional programming principles to improve readability, re-usability and reduce the chance for errors. - Wrote unit tests with Jest to improve the code quality. - Set-up GitLab CI to make sure that code ran against the unit tests before merging into the main branch. - Wrote documentation to enhance usability.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="20"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Frontend Developer, Experteer</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2005 - 2017</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">I built the initial website as well as a lot of in-house tools.   Worked with a large team of software engineers in a Ruby on Rails stack website.  Implemented code standards to enable the team to construct front-ends. * Focused on front-end performance, scalability, and maintainability.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Education</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="20"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Digital Media Designer, Berufsfachschule für Mediengestalter Bild und Ton MacroMedia Akademie für neue Medien München</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2001 - 2003</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">html | css | javascript</w:t>
+        <w:t xml:space="preserve">html | css | devops | docker | frontend | git | javascript | Lit | Nuxt.js | podman | typescript | typo3 | ui/ux | vue.js | Web Components</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Languages</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">German (Native speaker) | English (C1 (Advanced))</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Links</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Homepage: https://www.frede.dev/</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Profiles</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Mastodon: https://mastodon.social/@stefanfrede</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>