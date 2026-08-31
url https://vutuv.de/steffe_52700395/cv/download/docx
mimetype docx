--- v0 (2026-07-21)
+++ v1 (2026-08-31)
@@ -19,51 +19,51 @@
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Steffen Peschel</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">https://vutuv.de/steffe_52700395</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Date of birth: 31.07.1980 | Gender: Male</w:t>
+        <w:t xml:space="preserve">Date of birth: 31.07.1980</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Professional Experience</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Geschäftsführer, konzeptfreun.de</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
@@ -90,51 +90,51 @@
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">2004 - 2008</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Entwicklung und Umsetzung von Musikförderprojekten</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">crowdfunding | communitybuilding | wordpress | javascript | PHP</w:t>
+        <w:t xml:space="preserve">crowdfunding | community building | wordpress | javascript | PHP</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Über mich: http://steffenpeschel.de</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">konzeptfreun.de : http://konzeptfreun.de</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>