--- v1 (2026-08-31)
+++ v2 (2026-10-31)
@@ -90,51 +90,51 @@
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">2004 - 2008</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Entwicklung und Umsetzung von Musikförderprojekten</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">crowdfunding | community building | wordpress | javascript | PHP</w:t>
+        <w:t xml:space="preserve">crowdfunding | community building | wordpress | JavaScript | PHP</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Über mich: http://steffenpeschel.de</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">konzeptfreun.de : http://konzeptfreun.de</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>