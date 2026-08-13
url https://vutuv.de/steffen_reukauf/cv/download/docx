--- v0 (2026-07-23)
+++ v1 (2026-08-13)
@@ -19,64 +19,64 @@
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Steffen Reukauf</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">steffen@reukauf.com | https://vutuv.de/steffen_reukauf</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Date of birth: 01.08.1975 | Gender: Male</w:t>
+        <w:t xml:space="preserve">Date of birth: 01.08.1975</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">craftwork | linux | management | taxes | teammanagement</w:t>
+        <w:t xml:space="preserve">craftwork | Linux | management | taxes | team management</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>