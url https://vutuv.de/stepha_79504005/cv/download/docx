--- v0 (2026-07-05)
+++ v1 (2026-08-14)
@@ -22,59 +22,50 @@
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Stephan Baasch</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Stephan Baasch has a background in Finance &amp; Marketing and has a wide network of different personalities. Since 2013 he has been involved in the investment scene and thus forms an important bridge for investors and project owners.</w:t>
         <w:br/>
         <w:t xml:space="preserve"/>
         <w:br/>
         <w:t xml:space="preserve"/>
         <w:br/>
         <w:t xml:space="preserve"/>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">https://vutuv.de/stepha_79504005</w:t>
-      </w:r>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Gender: Male</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Professional Experience</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Architect, Ladies Inside</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
@@ -111,59 +102,59 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Founder &amp; CEO , XRM®</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">11/2013 - Present</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">charity projects | interesting business opportunities  | international projects  | new technologies  | startup scene  | Venture Capital &amp; Private Equity </w:t>
+        <w:t xml:space="preserve">charity projects | interesting business opportunities | international projects | new technologies | startup scene | Venture Capital &amp; Private Equity</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Social Media</w:t>
+        <w:t xml:space="preserve">Profiles</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">LinkedIn: https://www.linkedin.com/in/stephanbaasch</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>