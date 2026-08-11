--- v0 (2026-07-22)
+++ v1 (2026-08-11)
@@ -19,51 +19,51 @@
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Stephan Behrens</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">me@stebe.info | https://vutuv.de/stephan_behrens</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Date of birth: 05/30/1987 | Gender: Male</w:t>
+        <w:t xml:space="preserve">Date of birth: 05/30/1987</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">automation | routing | switching</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Profiles</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>