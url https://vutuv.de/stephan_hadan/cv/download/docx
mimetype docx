--- v0 (2026-09-08)
+++ v1 (2026-11-07)
@@ -444,51 +444,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">information security | system administrator | data privacy | datenschutz | informationssicherheit | IT-Infrastruktur-Management | it management | it-sicherheit | KI für Unternehmen | leadership | microsoft exchange | network administration | network security | open source | Strategisches IT-Management</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Languages</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">German (Native speaker) | English (C1 (Advanced)) | French (A2 (Elementary)) | Portuguese (A2 (Elementary))</w:t>
+        <w:t xml:space="preserve">German (Native speaker) | English (C1 · Business fluent) | French (A2 · Basic knowledge) | Portuguese (A2 · Basic knowledge)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Homepage: https://stephan.hadan.de</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Tech Blog: https://reaktionsfaehig.net</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>