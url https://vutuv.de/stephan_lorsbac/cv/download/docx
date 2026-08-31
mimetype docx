--- v0 (2026-07-22)
+++ v1 (2026-08-31)
@@ -30,59 +30,50 @@
       <w:r>
         <w:t xml:space="preserve">UNIX is very simple, it just needs a genius to understand its simplicity.</w:t>
         <w:br/>
         <w:t xml:space="preserve">(Dennis Ritchie)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">info@zilox-it.de | +49 6706 9169527 | https://vutuv.de/stephan_lorsbac</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Hauptstraße 60, 55595 Wallhausen, Germany</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
-[...7 lines deleted...]
-    <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Professional Experience</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Softwareentwickler, Projektleiter, ... Selbständig, ZiLoX IT GbR</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">5/2010 - Present</w:t>
@@ -116,51 +107,51 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Einzelunternehmer, EDV Lorsbach</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">2000 - 2006</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">c++ | qt | java | linux | PHP | sql (bevorzugt postgresql &amp; mysql)</w:t>
+        <w:t xml:space="preserve">c++ | qt | Java | Linux | PHP | sql (bevorzugt postgresql &amp; mysql)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">ZiLoX IT GbR: http://www.zilox-it.de</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Weinbau Software: https://www.dwine.de</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>