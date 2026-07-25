--- v0 (2026-07-05)
+++ v1 (2026-07-25)
@@ -29,50 +29,59 @@
     <w:p>
       <w:r>
         <w:t xml:space="preserve">"Es ist nicht genug zu wissen - man muss auch anwenden. Es ist nicht genug zu wollen - man muss auch tun."</w:t>
         <w:br/>
         <w:t xml:space="preserve"> -</w:t>
         <w:br/>
         <w:t xml:space="preserve">Johann Woflgang von Goethe</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">https://vutuv.de/steve_mucha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Hauptstraße 99, 09661 Rossau, Germany</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Date of birth: 04.11.1978 | Gender: Male</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Professional Experience</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">IT-Systemadministrator, Sachbearbeiter Bau/Liegenschaften, Gemeindeverwaltung Rossau</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
@@ -99,51 +108,51 @@
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">6/2010 - 4/2012</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Patienten- und Heimbewohnermanagement, Faktura für Krankenhaus Neurologie/Psychiatrie u. drei Tageskliniken, Faktura Behindertenwohnheim, Seniorenpflegeheim, Klärung Kostenübernahmen, Führung und Abrechnung von Bargeld-Kassen, OPS-Endkodierung, Leistungse</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">baurecht | führungserfahrung | gesundheitswesen | it-administration | c | cms | geoinformationssystem caigos | java | joomla | kommunalsoftware adkommmove | ms office | öffentliche verwaltung | oracle sql / pl | presse- und öffentlichkeitsarbeit | projektmanagement | vergaberecht | wirtschaftsinformatik</w:t>
+        <w:t xml:space="preserve">baurecht | führungserfahrung | gesundheitswesen | it-administration | c | cms | geoinformationssystem caigos | Java | joomla | kommunalsoftware adkommmove | ms office | öffentliche verwaltung | oracle sql / pl | presse- und öffentlichkeitsarbeit | projektmanagement | vergaberecht | wirtschaftsinformatik</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>