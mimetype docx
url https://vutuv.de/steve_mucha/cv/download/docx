--- v1 (2026-07-25)
+++ v2 (2026-08-14)
@@ -37,51 +37,51 @@
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">https://vutuv.de/steve_mucha</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Hauptstraße 99, 09661 Rossau, Germany</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Date of birth: 04.11.1978 | Gender: Male</w:t>
+        <w:t xml:space="preserve">Date of birth: 04.11.1978</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Professional Experience</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">IT-Systemadministrator, Sachbearbeiter Bau/Liegenschaften, Gemeindeverwaltung Rossau</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
@@ -108,51 +108,51 @@
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">6/2010 - 4/2012</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Patienten- und Heimbewohnermanagement, Faktura für Krankenhaus Neurologie/Psychiatrie u. drei Tageskliniken, Faktura Behindertenwohnheim, Seniorenpflegeheim, Klärung Kostenübernahmen, Führung und Abrechnung von Bargeld-Kassen, OPS-Endkodierung, Leistungse</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">baurecht | führungserfahrung | gesundheitswesen | it-administration | c | cms | geoinformationssystem caigos | Java | joomla | kommunalsoftware adkommmove | ms office | öffentliche verwaltung | oracle sql / pl | presse- und öffentlichkeitsarbeit | projektmanagement | vergaberecht | wirtschaftsinformatik</w:t>
+        <w:t xml:space="preserve">baurecht | führungserfahrung | gesundheitswesen | it-administration | c | cms | geoinformationssystem caigos | Java | joomla | kommunalsoftware adkommmove | ms office | öffentlicheVerwaltung | oracle sql / pl | presse- und öffentlichkeitsarbeit | projektmanagement | vergaberecht | wirtschaftsinformatik</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>