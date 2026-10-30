--- v0 (2026-08-10)
+++ v1 (2026-10-30)
@@ -584,51 +584,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">automation | chezmoi | Configuration Management | troubleshooting | active directory | eventmanagement | Event Organization | Event Planning | fedora | git | HCLCNX | kubernetes | Nagios Core | podman | websphere</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Certificates &amp; licenses</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Online education: The foundations of online teaching (Macquarie University, 2026-07) | Cloud-Native Development with OpenShift and Kubernetes (Red Hat, 2026-06) | IBM Ethical Hacking with Open Source Tools (Coursera, 2026-02) | IBM Security Analyst (IBM, 2026-02) | Infrastructure Automation with OpenTofu – Hands-On DevOps (Coursera, 2026-02) | Google Security Analyst (Google, 2026-01) | Python for Cybersecurity (InfoSEC, 2026-01) | API Penetration Testing (APIsec University, 2024-02) | Python Automation and Testing (LinkedIn, 2023-11) | IT Grundschutz Praktiker (HiSolutions AG, 2023-03) | Pentesterlab Academy (PentesterLab, 2021-05) | LFS101x.2: Introduction to Linux (edX, 2016-11) | IBM Certified System Administrator - Connections 4.0 (IBM, 2014-01) | IBM Certified System Administrator - Lotus Domino R8.5 (IBM) | MCITP - Microsoft Certified IT Professional Windows Server 2008 (Microsoft)</w:t>
+        <w:t xml:space="preserve">Online education: The foundations of online teaching (Macquarie University, 2026-07) | Cloud-Native Development with OpenShift and Kubernetes (Red Hat, 2026-06) | IBM Ethical Hacking with Open Source Tools (Coursera, 2026-02) | IBM Security Analyst (IBM, 2026-02) | Infrastructure Automation with OpenTofu – Hands-On DevOps (Coursera, 2026-02) | Google Security Analyst (Google, 2026-01) | Python for Cybersecurity (InfoSEC, 2026-01) | API Penetration Testing (APIsec University, 2024-02) | Python Automation and Testing (LinkedIn, 2023-11) | IT Grundschutz Praktiker (HiSolutions AG, 2023-03) | Pentesterlab Academy (PentesterLab, 2021-05) | LFS101x.2: Introduction to Linux (edX, 2016-11) | IBM Certified System Administrator - Connections 4.0 (IBM, 2014-01) | IBM Certified System Administrator - Lotus Domino R8.5 (IBM) | MCITP - Microsoft Certified IT Professional Windows Server 2008 (Microsoft) | Certified Ethical Hacker (EC-Council, 2017-11, expired 2020-10) | Red Hat Certified Engineer RHEL 3 (Red Hat, 2004-10, expired 2009-09)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Languages</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">German (Native speaker) | English (C1 (Advanced)) | French (A1 (Beginner))</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>