--- v0 (2026-09-18)
+++ v1 (2026-10-30)
@@ -160,51 +160,51 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Head of Logistics, Pelagic Records</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">5/2013 - 2/2019</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">accessibility | html | a11y | css | frontend | javascript | ProgressiveEnhancement | webdev</w:t>
+        <w:t xml:space="preserve">accessibility | HTML | a11y | CSS | frontend | JavaScript | ProgressiveEnhancement | webdev</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Languages</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">German (Native speaker) | English (C2 (Proficient))</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>