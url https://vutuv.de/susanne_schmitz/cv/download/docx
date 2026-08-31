--- v0 (2026-07-22)
+++ v1 (2026-08-31)
@@ -28,51 +28,51 @@
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">https://vutuv.de/susanne_schmitz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Gotzkowskystr. 20/21, 10555 Berlin, Germany</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Date of birth: 17.07.1986 | Gender: Female</w:t>
+        <w:t xml:space="preserve">Date of birth: 17.07.1986</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Professional Experience</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Personal Manager, wirDesign communication AG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
@@ -109,51 +109,51 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Recruiter, Pentagon AG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">7/2012 - 12/2012</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">organisationsstrukturen | personal management | feelgood management | holacracy | new hr</w:t>
+        <w:t xml:space="preserve">organisationsstrukturen | personalmanagement | feelgood management | holacracy | new hr</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">https://www.xing.com/profile/Susanne_Schmitz46?sc_o=mxb_p</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">https://www.linkedin.com/in/susanne-schmitz-6ba77882?trk=hp-identity-name</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">http://www.wirdesign.de/DE/Karriere/</w:t>
       </w:r>
     </w:p>