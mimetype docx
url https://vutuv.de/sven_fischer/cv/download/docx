--- v0 (2026-07-21)
+++ v1 (2026-08-31)
@@ -19,92 +19,92 @@
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Sven Fischer</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">https://vutuv.de/sven_fischer</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Date of birth: 07.06.1985 | Gender: Male</w:t>
+        <w:t xml:space="preserve">Date of birth: 07.06.1985</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Professional Experience</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Software Engineer, Bosch Engineering GmbH</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">2011 - Present</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">android | golang | linux | python | java | shell</w:t>
+        <w:t xml:space="preserve">android | golang | Linux | Python | Java | shell</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Profiles</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">GitHub: https://github.com/Strubbl</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">XING: https://www.xing.com/profile/Sven_Fischer104</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417"/>
     </w:sectPr>
   </w:body>