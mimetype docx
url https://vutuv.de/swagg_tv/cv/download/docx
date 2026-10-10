--- v2 (2026-08-31)
+++ v3 (2026-10-10)
@@ -28,97 +28,97 @@
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">27834659989 | https://vutuv.de/swagg_tv</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">6529 George, Western Cape, South Africa</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Date of birth: 07/05/1982</w:t>
+        <w:t xml:space="preserve">Date of birth: 05/07/1982</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Professional Experience</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Ceo, Swagg Tv</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">2/2020 - Present</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Swagg Tv is a new Youth Tv Station</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">swaggtv | tag-7244</w:t>
+        <w:t xml:space="preserve">swaggtv</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Homepage: https://swaggtv.co.za</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Profiles</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>