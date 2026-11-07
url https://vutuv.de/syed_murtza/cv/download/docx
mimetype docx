--- v2 (2026-08-18)
+++ v3 (2026-11-07)
@@ -23,51 +23,51 @@
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Syed Murtza</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">syed.murtza@gmail.com | +92 300 8411606 | https://vutuv.de/syed_murtza</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Elixir | elm | Apache Server | cassandra | centos | css | Ember | html | macos | mongodb | mysql | nginx | phoenix | postgresql | react | redis | Ruby | Ruby on Rails | swift | ubuntu</w:t>
+        <w:t xml:space="preserve">Elixir | elm | Apache Server | cassandra | centos | CSS | Ember | HTML | macos | mongodb | mysql | nginx | phoenix | postgresql | react | redis | Ruby | Ruby on Rails | swift | ubuntu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">http://blazeapps.co.uk</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">http://twitter.com/murtza</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">http://github.com/murtza</w:t>
       </w:r>
     </w:p>