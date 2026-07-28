--- v0 (2026-07-08)
+++ v1 (2026-07-28)
@@ -73,51 +73,51 @@
     <w:p>
       <w:r>
         <w:t xml:space="preserve">http://twitter.com/murtza</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">http://github.com/murtza</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">https://elixirforum.com/users/murtza</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">http://stackoverflow.com/users/1923784/murtza</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Social Media</w:t>
+        <w:t xml:space="preserve">Profiles</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Facebook: http://facebook.com/murtza</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Twitter: http://twitter.com/murtza</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">GitHub: https://github.com/murtza</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 