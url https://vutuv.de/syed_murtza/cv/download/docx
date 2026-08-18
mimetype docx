--- v1 (2026-07-28)
+++ v2 (2026-08-18)
@@ -14,69 +14,60 @@
 </Relationships>
 
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Syed Murtza</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">syed.murtza@gmail.com | +92 300 8411606 | https://vutuv.de/syed_murtza</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
-[...7 lines deleted...]
-    <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Elixir | elm | Apache Server | cassandra | centos | css | Ember | html | macos | mongodb | mysql | nginx | phoenix | postgresql | rails | react | redis | Ruby | swift | ubuntu</w:t>
+        <w:t xml:space="preserve">Elixir | elm | Apache Server | cassandra | centos | css | Ember | html | macos | mongodb | mysql | nginx | phoenix | postgresql | react | redis | Ruby | Ruby on Rails | swift | ubuntu</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">http://blazeapps.co.uk</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">http://twitter.com/murtza</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">http://github.com/murtza</w:t>
       </w:r>
     </w:p>