--- v2 (2026-08-14)
+++ v3 (2026-09-28)
@@ -72,51 +72,51 @@
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">10/2018 - Present</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Future developer....</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Shamii | tag-7244</w:t>
+        <w:t xml:space="preserve">Shamii</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Facebook account: https://www.facebook.com/100020691285477/posts/363382841028089/?app=fbl</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Facebook account: https://www.facebook.com/100020691285477/posts/363382841028089/?app=fbl</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417"/>
     </w:sectPr>
   </w:body>