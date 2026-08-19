--- v0 (2026-07-30)
+++ v1 (2026-08-19)
@@ -25,59 +25,50 @@
       <w:r>
         <w:t xml:space="preserve">Tennessee State Rehabs</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Tennessee.staterehabs.org is designed to help people learn about addiction and recovery, and to find the resources they need to begin their own journey.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">kentsmith202221@outlook.com | +49 6152 466386 | https://vutuv.de/tennessee_state</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">1512 Douglas Ave, 37206 Nashville, Tennessee, United States</w:t>
-      </w:r>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Gender: Male</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Rehabilitation Services</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>