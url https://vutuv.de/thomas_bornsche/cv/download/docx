--- v2 (2026-08-14)
+++ v3 (2026-09-28)
@@ -24,51 +24,51 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Thomas Bornschein</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Marketeer</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">thomas.bornschein@sunexpress.com | https://vutuv.de/thomas_bornsche</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Date of birth: 09/28/1984</w:t>
+        <w:t xml:space="preserve">Date of birth: 28/09/1984</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Professional Experience</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Head of Marketing &amp; Business Segments | Senior Manager, SunExpress</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>