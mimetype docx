--- v0 (2026-09-30)
+++ v1 (2026-10-21)
@@ -32,51 +32,51 @@
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">https://vutuv.de/thomas_eber</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">72762 Reutlingen, Germany</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">aktivismus | css | demokratie | Gemeinnützigkeit | html | HumHub | Linux | open source | Soziales | webdesign</w:t>
+        <w:t xml:space="preserve">aktivismus | Gemeinnützigkeit | grundeinkommen | css | demokratie | html | HumHub | Linux | open source | reutlingen | sozialberatung | Sprechen &amp; Zuhören | tübingen | webdesign | wikis</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Projekt-Webseite: https://4m2.net/de-V.pl/Service</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Profiles</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>