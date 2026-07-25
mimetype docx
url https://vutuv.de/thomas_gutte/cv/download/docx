--- v0 (2026-07-04)
+++ v1 (2026-07-25)
@@ -15,63 +15,72 @@
 
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Thomas Gutte</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Haben Sie Fragen zum Datenschutz oder suchen Sie einen Datenschutzbeauftragten, dann rufen Sie mich doch am besten gleich an.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">gutte@iitr.de | + 49 89 1 8917 36 48 | https://vutuv.de/thomas_gutte</w:t>
+        <w:t xml:space="preserve">gutte@iitr.de | +49 89 189173648 | https://vutuv.de/thomas_gutte</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Hochstraße 2, 65195 Wiesbaden, Germany</w:t>
       </w:r>
     </w:p>
     <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Date of birth: 24.06.1968 | Gender: Male</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Professional Experience</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">externer Datenschutzbeauftragter, Institut für IT-Recht (IITR) GmbH</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">7/2013 - Present</w:t>
@@ -130,51 +139,51 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Compliance Officer, Datenschutzbeauftragter, Gries &amp; Heissel Bankiers AG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">1998 - 2006</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">BDSG | berater | datenschutz | datenschutzbeauftragter | dsgvo</w:t>
+        <w:t xml:space="preserve">BDSG | berater | datenschutz | datenschutzbeauftragter | DSGVO</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">http://www.iitr.de</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">