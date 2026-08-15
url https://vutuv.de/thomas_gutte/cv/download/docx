--- v1 (2026-07-25)
+++ v2 (2026-08-15)
@@ -33,51 +33,51 @@
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">gutte@iitr.de | +49 89 189173648 | https://vutuv.de/thomas_gutte</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Hochstraße 2, 65195 Wiesbaden, Germany</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Date of birth: 24.06.1968 | Gender: Male</w:t>
+        <w:t xml:space="preserve">Date of birth: 24.06.1968</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Professional Experience</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">externer Datenschutzbeauftragter, Institut für IT-Recht (IITR) GmbH</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>