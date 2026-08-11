--- v0 (2026-07-22)
+++ v1 (2026-08-11)
@@ -23,97 +23,88 @@
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Thomas Lörinczy</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">https://vutuv.de/thomas_loerincz</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">An der Autobahn 6, 09669 Frankenberg, Germany</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
-[...7 lines deleted...]
-    <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Professional Experience</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Vertrieb Unternehmensdaten- &amp; -dokumenten-Managementlösungen für den Mittelstand, Kiefel Unternehmensgruppe GmbH &amp; Co. KG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">8/2010 - Present</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">bewerberverwaltung | businessprozesse mit und ohne dokumen... | candidate management | citrix xenserver | daten-zentralisierung | digitale rechnungseingangsprüfung | dms | dokumentenmanagement | ecm | einen "unternehmensweiten dokumenten-... | elektronische archivierung | e-mail-archivierung | enterprise content management | fahrzeugakte | hochverfügbare it-infrastrukturlösungen | knowhow im dokumentendurchauf in der ... | lösungen lt. vorgaben des steuerverei... | lösungen zur digitalen verwaltung von... | microsoft hyper-v | posteingang | posteingangsworkflows | rechnungseingang | reduzierung von "blindleistungen"® in... | san | schnelles wiederfinden von informatio... | servervirtualisierung | vertragsakte | windream | xing-events in chemnitz und umgebung ...</w:t>
+        <w:t xml:space="preserve">bewerberverwaltung | candidate management | citrix xenserver | daten-zentralisierung | digitale rechnungseingangsprüfung | dms | dokumentenmanagement | ecm | elektronische archivierung | e-mail-archivierung | enterprise content management | fahrzeugakte | microsoft hyper-v | posteingang | posteingangsworkflows | rechnungseingang | san | servervirtualisierung | vertragsakte | windream</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">XING Profile: https://www.xing.com/profile/Thomas_Loerinczy</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">