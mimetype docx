--- v0 (2026-07-22)
+++ v1 (2026-08-11)
@@ -24,51 +24,51 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Dipl.-Ing. (Univ.) Thomas Martin  - PMP®</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">IT Consultant; Senior IT Projektmanager</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">thomas.martin@rocketmail.com | +49 176 45544354 | https://vutuv.de/thomas_martin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Date of birth: 09.11.1966 | Gender: Male</w:t>
+        <w:t xml:space="preserve">Date of birth: 09.11.1966</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">cisco | oss | bss | ewsd | hipath | pmp | projektmanagement | rolloutmanagement | surpass</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>