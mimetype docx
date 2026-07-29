--- v0 (2026-07-08)
+++ v1 (2026-07-29)
@@ -61,51 +61,51 @@
         <w:t xml:space="preserve">Professional Experience</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Einkäufer, ARD ZDF Deutschlandradio Beitragsservice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">10/2007 - Present</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Einkauf von Hard- und Software </w:t>
+        <w:t xml:space="preserve">Einkauf von Hard- und Software</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Strategic Sourcing Buyer, IBM Deutschland GmbH</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">10/2004 - 9/2007</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Einkauf von Technical Services, Business Services und Translation</w:t>