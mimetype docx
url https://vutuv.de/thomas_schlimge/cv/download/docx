--- v1 (2026-07-29)
+++ v2 (2026-08-18)
@@ -28,51 +28,51 @@
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">+49 221 50612414 | https://vutuv.de/thomas_schlimge</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Freimersdorfer Weg 6, 50829 Köln, Germany</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Date of birth: 17.05.1975 | Gender: Male</w:t>
+        <w:t xml:space="preserve">Date of birth: 17.05.1975</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Professional Experience</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Einkäufer, ARD ZDF Deutschlandradio Beitragsservice</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>