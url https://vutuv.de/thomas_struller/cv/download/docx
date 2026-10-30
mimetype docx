--- v0 (2026-10-06)
+++ v1 (2026-10-30)
@@ -199,51 +199,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Altlasten | consulting | Deponien | Geoinformationssysteme (GIS) | geologie | grundwasser | Grundwassersanierung | hydrogeologie | Linux | macos | projektplanung | Sachverständiger nach BBodSchG §18, SG1 | sanierung | sanierungskosten | Verfüllungen</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Certificates &amp; licenses</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Sachverständiger Fremdüberwachung Gruben, Brüche und Tagebaue (Bayerisches Landesamt für Umwelt, 2024-01) | Privater Sachverständiger der Wasserwirtschaft (Bayerisches Landesamt für Umwelt LfU-Dienstort München, 2022-05) | Privater Sachverständiger der Wasserwirtschaft / Bauabnahme Grundwasserbenutzungsanlagen (LfU Bayern)</w:t>
+        <w:t xml:space="preserve">Sachverständiger Fremdüberwachung Gruben, Brüche und Tagebaue (Bayerisches Landesamt für Umwelt, 2024-01) | Privater Sachverständiger der Wasserwirtschaft (Bayerisches Landesamt für Umwelt LfU-Dienstort München, 2022-05) | Privater Sachverständiger der Wasserwirtschaft / Bauabnahme Grundwasserbenutzungsanlagen (LfU Bayern) | Sachverständiger nach § 18 BBodSchG; SG 1 flächenhafte Erkundung und historische Recherche;  SG2 Wirkungspfad Boden-Gewässer (Bayerisches Landesamt für Umwelt, 2017-11, expired 2022-10)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Languages</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">German (Native speaker) | English (C1 (Advanced)) | French (B1 (Intermediate))</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>