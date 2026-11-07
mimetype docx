--- v0 (2026-10-18)
+++ v1 (2026-11-07)
@@ -6,50 +6,55 @@
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/>
 </Relationships>
 
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Thomas Le Floc'H</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
+        <w:t xml:space="preserve">Photographe créatif et engagé, je crée des images qui racontent et inspirent. Sensible à la vie privée et aux libertés numériques, je contribue à l’Open Source, OpenStreetMap et Panoramax. Pour un numérique plus éthique, partagé et humain. – Thomas</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">job@thlf.me | https://vutuv.de/thomaslefloch</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">France</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Professional Experience</w:t>
       </w:r>
     </w:p>
     <w:p>
@@ -261,51 +266,51 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Climate Change | community management | culture | Digital Photography | equestrian | gnu/linux | horse | libre | Linux | OpenData | open source | photographe équestre | Science | social media | tech</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Languages</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">French (Native speaker) | English (B2 (Upper intermediate)) | Spanish (A2 (Elementary))</w:t>
+        <w:t xml:space="preserve">French (Native speaker) | English (B2 · Fluent) | Spanish (A2 · Basic knowledge)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Profiles</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Mastodon: https://mastodon.social/@thomaslefloch</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">