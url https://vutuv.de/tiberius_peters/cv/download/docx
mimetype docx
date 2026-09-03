--- v0 (2026-08-13)
+++ v1 (2026-09-03)
@@ -27,56 +27,173 @@
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">https://vutuv.de/tiberius_peters</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">22529 Hamburg, Germany</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
+        <w:t xml:space="preserve">Professional Experience</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="20"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Software Developer, Buildlinx GmbH</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">7/2024 - Present</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Entwicklung eines Application Stacks in hauptsächlich Go, sowie System-Administratorische Arbeiten für die Edge-Computer Flotte</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="20"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Dualer Student, Nordischer Maschinenbau Rud. Baader</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">8/2017 - 10/2020</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">eingesetzt in der Systemtechnik, spezielle Automatisierungstechnik im Vision-Bereich</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Education</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="20"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Computer Science and Engineering, Technische Universität Hamburg-Harburg</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">10/2017 - 2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">No degree - (102/180 ECTS, durchschnittliche Note 2.7)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">c | docker | Docker Compose | GLSL | Godot | golang | Linux | lorawan | Makefile | mqtt | nixos | Python | Rust</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Certificates &amp; licenses</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Graduation 42 Heilbronn (42 Heilbronn gGmbH, 2025-04)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Languages</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">German (Native speaker) | English (C2 (Proficient))</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>