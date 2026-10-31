--- v1 (2026-08-11)
+++ v2 (2026-10-31)
@@ -32,51 +32,51 @@
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">https://vutuv.de/tibor_martini</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of birth: 31.05.1991</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">community management | html | PHP | css | seo | social media management</w:t>
+        <w:t xml:space="preserve">community management | HTML | PHP | CSS | seo | social media management</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">tibormartini.de: https://tibormartini.de</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Tibor Martini: https://tibor.net</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417"/>
     </w:sectPr>
   </w:body>