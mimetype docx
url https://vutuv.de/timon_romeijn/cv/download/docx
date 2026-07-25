--- v0 (2026-07-05)
+++ v1 (2026-07-25)
@@ -20,50 +20,59 @@
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Timon Romeijn</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">timon.romeijn@artwork-mit-biss.de | +49 7152 3198600 | https://vutuv.de/timon_romeijn</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Mollenbachstraße 25, 71229 Leonberg, Germany</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Date of birth: 08.01.1973 | Gender: Male</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Professional Experience</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Geschäftsführer sen., Artwork mit Biss GbR.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>