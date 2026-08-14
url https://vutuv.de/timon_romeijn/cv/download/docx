--- v1 (2026-07-25)
+++ v2 (2026-08-14)
@@ -28,51 +28,51 @@
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">timon.romeijn@artwork-mit-biss.de | +49 7152 3198600 | https://vutuv.de/timon_romeijn</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Mollenbachstraße 25, 71229 Leonberg, Germany</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Date of birth: 08.01.1973 | Gender: Male</w:t>
+        <w:t xml:space="preserve">Date of birth: 08.01.1973</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Professional Experience</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Geschäftsführer sen., Artwork mit Biss GbR.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>