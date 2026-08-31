--- v0 (2026-07-22)
+++ v1 (2026-08-31)
@@ -33,92 +33,92 @@
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">tinagallinaro@googlemail.com | https://vutuv.de/tina_gallinaro</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Bergweg 2, 88433 Schemmerhofen, Germany</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Date of birth: 11.09.1964 | Gender: Female</w:t>
+        <w:t xml:space="preserve">Date of birth: 11.09.1964</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Professional Experience</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Inhaberin, Extrawerbung.de</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">1/2008 - Present</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">social media beratung | kommunikation | marketing | social media betreuung | werbung</w:t>
+        <w:t xml:space="preserve">social media beratung | kommunikation | marketing | social media betreuung | Werbung</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Website: https://www.extrawerbung.de</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Blog ( privat) : https://www.tinagallinaro.de</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>