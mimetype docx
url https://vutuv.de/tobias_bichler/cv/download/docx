--- v0 (2026-09-09)
+++ v1 (2026-10-01)
@@ -10,73 +10,407 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/>
 </Relationships>
 
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tobias Bichler</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">https://vutuv.de/tobias_bichler</w:t>
+        <w:t xml:space="preserve">+49 176 99993802 | https://vutuv.de/tobias_bichler</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">11160 Barbate, Spain</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
+        <w:t xml:space="preserve">Professional Experience</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="20"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Marketing Freelancer, Selbstständig</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1/2025 - Present</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="40"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">• Marketing Freelancer für Hotels, Gästehäuser, Agenturen, KMU, Solo-Selbstständige - 3 Kernkompetenzen: Marketing-Koordination, Webdesign, Werbetexte - Mein Motto: Mit einem Lächeln geht vieles leichter.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="20"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Texter (Freelance), Selbstständig</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1/2017 - Present</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="40"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">• Werbetexter für Online- und Offline-Kanäle - SEO-Texte - Newsletter - Printwerbung - Social-Media-Texte - Website-Texte</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="20"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Guesthouse Manager, Undiscovered Montenegro</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4/2023 - 1/2025</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="40"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">• Leiten der Eco Lodge Villa Miela mit 7 Zimmern im Lake Skadar National Park - Guiding von Gruppen mit bis zu 16 Personen im Rahmen von Outdoor-Aktivitäten: Kayaking, Wandern, Wine Tasting, Bootstouren, Land Rover Safaris - Host von Retreats (z.B. Yoga und Painting Retreats) - Gästekontakt - Social Media Management - Backoffice-Tätigkeiten  - Catering - Pflege und Instandhaltung der Anlage</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="20"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Marketingkoordinator, AllgäuSternHotel</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3/2022 - 3/2023</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="40"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">• Begleitung des Marken-Relaunchs - Begleitung des Website-Relaunchs - Laufende Website-Betreuung - Erstellung von Werbemitteln - Umsetzung kleinerer Designs - Optimierung bestehender Werbemittel - Newsletter-Marketing - Pflege der Social-Media-Kanäle - Schalten von Social Ads - SEO  - Koordination von Externen - Pflege von Onlineportalen - Pflege der Digitalen Gästemappe</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="20"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Allrounder, Das Talgut</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1/2021 - 1/2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="40"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">• Betreuung eines 5-Sterne-Hideaways im Allgäu  - Assistenz der Geschäftsführung - Reservierungsmanagement - Gästekontakt - Instandhaltung der Anlage - Pflege des Gartens - Frühstücksservice</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="20"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Servicekraft, Tourismusbranche</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4/2019 - 12/2020</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="40"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">• Work &amp; Travel - F &amp; B und Room Service Assistent in einem 5-Sterne-Hotel auf Kreta, Griechenland   - Servicekraft im Hotel Valsana in Arosa, Schweiz - Mitarbeiter im Service- und Tagungsbereich im Hofgut Algertshausen in Eresing, Deutschland</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="20"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kaufmann für Marketingkommunikation, For Sale</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6/2016 - 6/2018</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="40"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">• Unterstützung der Beratungsabteilung für Online- und Offline-Marketingprojekte  - Mitbetreuung des Kunden Liebherr Hausgeräte - Projektmanagement - Unterstützung der Textabteilung</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="20"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Kaufmann für Marketingkommunikation, COCO Consulting</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2015 - 2016</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="40"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">• Projektmanagement und Beratung im Rahmen von Website-Relaunches - SEO - Verfassen von Blogartikeln - Inhouse-Marketing</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="20"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Medienkaufmann für Digital und Print, Groh Verlag</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6/2013 - 6/2015</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="40"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">• Durchlaufen und Kennenlernen aller Abteilungen von Redaktion über Produktion bis hin zu Buchhaltung, Empfang und Vertrieb:  - Mein erster Berührungspunkt mit Marketing   - Mithilfe bei der Konzeption und Erstellung von Geschenkbüchern - Unterstützung im Tagesgeschäft</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Education</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="20"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ausbildung, Städtische Berufsschule für Medienberufe München</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2016 - 2018</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="20"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Abitur, Christoph-Probst-Gymnasium</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2005 - 2013</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Genussmensch | Hotelmarketing | Hundefreund | Marketing Freelancer | Reiseverliebt | Wohnhaft in Andalusien</w:t>
+        <w:t xml:space="preserve">Hotelmarketing | Hundefreund | Genussmensch | Hotel- und Gaststättengewerbe | marketingberatung | Marketing Freelancer | Marketingkoordination | online kommunikation | On-page-Optimierung | Reiseverliebt | Unternehmens-Newsletter | webdesign | Website-Texte | Website-Verwaltung | Wohnhaft in Andalusien</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Links</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Company: http://www.tobias-bichler.de</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Profiles</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">LinkedIn: https://www.linkedin.com/in/tobias-bichler-marketing-freelancer</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>