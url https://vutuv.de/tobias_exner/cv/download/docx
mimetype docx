--- v0 (2026-07-22)
+++ v1 (2026-08-11)
@@ -33,97 +33,84 @@
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">kontakt@exner-systems.de | +49 89 416119672 | https://vutuv.de/tobias_exner</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Radeckestraße 25, 81245 München-Pasing, Germany</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Date of birth: 07.02.1988 | Gender: Male</w:t>
+        <w:t xml:space="preserve">Date of birth: 07.02.1988</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Professional Experience</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Geschäftsführer, Exner Systems - IT Solutions &amp; Technical Services</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">1/2008 - Present</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">...München's IT-Partner für kleine und mittelständische Unternehmen!</w:t>
-      </w:r>
-[...11 lines deleted...]
-        <w:t xml:space="preserve">apple macos und ios entwicklung (appl... | web-entwicklung | responsive webdesign | it-service für kleine und mittelständ... | vor-ort service it-dienstleistungen i...</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Tobias Exner's Website: https://www.tobias-exner.de</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Exner Systems Website: https://www.exner-systems.de</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417"/>
     </w:sectPr>
   </w:body>