--- v0 (2026-07-22)
+++ v1 (2026-08-11)
@@ -14,59 +14,50 @@
 </Relationships>
 
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tobias Käfer</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">https://vutuv.de/tobias_kaefer</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
-[...7 lines deleted...]
-    <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Professional Experience</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Senior Software Architect , 1&amp;1 Internet SE</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">12/2013 - Present</w:t>
@@ -235,51 +226,51 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Werksstudent Magnetic Recording Analysis Laboratory, IBM Deutschland</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">1996 - 1999</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">enterprise level infrastructure | event systems | big data | java | jboss | microservices | nosql | rest | software architecture | spring | sql | uml</w:t>
+        <w:t xml:space="preserve">enterprise level infrastructure | event systems | big data | Java | jboss | microservices | nosql | rest | software architecture | spring | sql | uml</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Profiles</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Facebook: http://facebook.com/tkaefer</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Twitter: http://twitter.com/tkaefer</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Instagram: http://instagram.com/tkaefer</w:t>
       </w:r>
     </w:p>