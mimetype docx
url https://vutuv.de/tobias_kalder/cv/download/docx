--- v1 (2026-08-11)
+++ v2 (2026-10-30)
@@ -71,51 +71,51 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">HR Process Consultant, Henkel AG &amp; Co. KGaA</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">1/2004 - Present</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">abap (oo) | cakephp | css | entrepreneurship | html | javascript | jquery | mysql | PHP | sap compensation management | sap hcm | sap talent management</w:t>
+        <w:t xml:space="preserve">abap (oo) | cakephp | CSS | entrepreneurship | HTML | JavaScript | jquery | mysql | PHP | sap compensation management | sap hcm | sap talent management</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Unternehmenswebseite: http://www.qandis.de/</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Unsere Jobbörse: https://www.stellenwal.de/</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417"/>
     </w:sectPr>
   </w:body>