--- v1 (2026-08-31)
+++ v2 (2026-09-20)
@@ -57,50 +57,77 @@
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Leiter Softwareentwicklung, Software-Architekt, iba Consulting Gesellschaft mbH &amp; Co. KG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">6/2006 - 7/2011</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Projektleitung Produktentwicklung. Entwurf und Realisierung von Softwarearchitekturen (Java). Customizing und Integration von Systemsoftware. Experte für OSGi und Buildsysteme</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:spacing w:after="20"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Softwareentwickler, Schwalm-Eder-Kliniken GmbH</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">4/2001 - 9/2001</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Entwicklung einer Software (USIP 2) zur Rekostruktion und Vermessung von Koronarien (Herz-Kranz-Gefäßen) aus einer Serien von Ultraschall-aufnahmen.</w:t>
+        <w:br/>
+        <w:t xml:space="preserve">Tags: Bildverarbeitung, Ultrasound, USIP 2</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Freelance / Self-employed</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">selbstständiger Softwarearchitekt, Tobias Roeser Softwareentwicklung</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">1/2016 - Present</w:t>
       </w:r>
@@ -111,50 +138,193 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Geschäftsführer, Software-Architekt, ToToTec GbR</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">9/2010 - 12/2016</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Softwarearchitekt und Berater mit den Schwerpunkten: Scala, OSGi, Buildsysteme, Modularisierung.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="20"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">System-Softwareentwickler, Software-Architekturen Tobias Roeser</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3/2002 - 8/2010</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Entwicklung von Individualsoftware</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="20"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Consultant, Softwareentwickler, Orange Solution</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2004 - 2006</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="20"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Coaching, Softwareentwicklung, Orange Care</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2004 - 2005</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="20"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Technische Projektleitung Softwareentwicklung, Tobias Roeser</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2002 - 2004</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Software-Architektur und Realisierung in C++. Neuentwicklung der Software USIP 3 zur Video-basierten Auswertung von Ultraschallbildern für Diagnostische Zwecke.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Volunteering &amp; hobbies</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="20"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Oberfeuerwehrmann, Freiwillige Feuerwehr</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2021 - Present</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="20"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Developer &amp; Maintainer, Mill Build Tool</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2018 - Present</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Mill is a open source general purpose build tool with focus on JVM languages.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Education</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Diplom Informatiker, Uni Leipzig</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>