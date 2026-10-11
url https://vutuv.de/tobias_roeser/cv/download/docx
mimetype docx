--- v2 (2026-09-20)
+++ v3 (2026-10-11)
@@ -6,55 +6,51 @@
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/>
 </Relationships>
 
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tobias Roeser</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Enterprise Software-Entwicklung mit Scala, auch Kotlin and Java</w:t>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">Arbeite größtenteils in Home-Office. </w:t>
+        <w:t xml:space="preserve">Enterprise Software-Entwicklung mit Scala, auch Kotlin and Java Arbeite größtenteils in Home-Office.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">tobias.roeser@tototec.de | +49 35722 594995 | https://vutuv.de/tobias_roeser</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Professional Experience</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>