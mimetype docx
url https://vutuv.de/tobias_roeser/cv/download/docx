--- v0 (2026-07-22)
+++ v1 (2026-08-31)
@@ -23,59 +23,50 @@
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tobias Roeser</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Enterprise Software-Entwicklung mit Scala, auch Kotlin and Java</w:t>
         <w:br/>
         <w:t xml:space="preserve"/>
         <w:br/>
         <w:t xml:space="preserve">Arbeite größtenteils in Home-Office. </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">tobias.roeser@tototec.de | +49 35722 594995 | https://vutuv.de/tobias_roeser</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
-[...7 lines deleted...]
-    <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Professional Experience</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Leiter Softwareentwicklung, Software-Architekt, iba Consulting Gesellschaft mbH &amp; Co. KG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">6/2006 - 7/2011</w:t>
@@ -160,51 +151,51 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Diplom Informatiker, Uni Leipzig</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">1997 - 2006</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">java | scala | kotlin | Mill Build Tool | Open Source Developer | osgi | OpenStreetMap | Vaadin</w:t>
+        <w:t xml:space="preserve">Java | scala | kotlin | Mill Build Tool | Open Source Developer | osgi | OpenStreetMap | Vaadin</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">My GitHub Profile: https://github.com/lefou</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Fosstodon / Mastodon : https://fosstodon.org/@TobiasRoeser</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>