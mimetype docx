--- v0 (2026-07-04)
+++ v1 (2026-07-25)
@@ -10,51 +10,60 @@
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/>
 </Relationships>
 
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tracy  van der Merwe </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">vdmerwetracy@gmail.com | +27650064312 | https://vutuv.de/tracy_van_der_m</w:t>
+        <w:t xml:space="preserve">vdmerwetracy@gmail.com | +27 65 006 4312 | https://vutuv.de/tracy_van_der_m</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Date of birth: 03/02/1983 | Gender: Female</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Professional Experience</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Receptionist , Pinnacle Africa </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
@@ -68,64 +77,77 @@
         <w:t xml:space="preserve">Answering, screening and directing of all calls to correct departments. Taking messages correctly and forwarding them to the correct person. Data capturing of all invoices, proof of payments, ID copies, credit notes, staff contacts and any other documents</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Assistant administrator , Lok-hose hydraulics and pneumatics </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">5/2011 - 7/2012</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Answering, screening and directing of all calls to correct departments. Taking and delivering messages to correct people. Data capturing of debit and credit processing. Sorting invoices, credit notes, documents, statements, credit applications, receipts, </w:t>
+        <w:t xml:space="preserve">Answering, screening and directing of all calls to correct departments. Taking and delivering messages to correct people. Data capturing of debit and credit processing. Sorting invoices, credit notes, documents, statements, credit applications, receipts,</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">tag-7244</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Profiles</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Facebook: http://facebook.com/tracy.vosloo.5</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>