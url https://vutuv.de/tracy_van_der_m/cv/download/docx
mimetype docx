--- v1 (2026-07-25)
+++ v2 (2026-08-14)
@@ -19,51 +19,51 @@
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tracy  van der Merwe </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">vdmerwetracy@gmail.com | +27 65 006 4312 | https://vutuv.de/tracy_van_der_m</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Date of birth: 03/02/1983 | Gender: Female</w:t>
+        <w:t xml:space="preserve">Date of birth: 03/02/1983</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Professional Experience</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Receptionist , Pinnacle Africa </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>