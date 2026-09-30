--- v2 (2026-08-14)
+++ v3 (2026-09-30)
@@ -1,69 +1,69 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/>
 </Relationships>
 
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
-        <w:t xml:space="preserve">Tracy  van der Merwe </w:t>
+        <w:t xml:space="preserve">Tracy van der Merwe</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">vdmerwetracy@gmail.com | +27 65 006 4312 | https://vutuv.de/tracy_van_der_m</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Date of birth: 03/02/1983</w:t>
+        <w:t xml:space="preserve">Date of birth: 02/03/1983</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Professional Experience</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Receptionist , Pinnacle Africa </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
@@ -78,63 +78,50 @@
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Assistant administrator , Lok-hose hydraulics and pneumatics </w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">5/2011 - 7/2012</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Answering, screening and directing of all calls to correct departments. Taking and delivering messages to correct people. Data capturing of debit and credit processing. Sorting invoices, credit notes, documents, statements, credit applications, receipts,</w:t>
-      </w:r>
-[...11 lines deleted...]
-        <w:t xml:space="preserve">tag-7244</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Profiles</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Facebook: http://facebook.com/tracy.vosloo.5</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">