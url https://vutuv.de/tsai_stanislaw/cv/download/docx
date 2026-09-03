--- v0 (2026-07-30)
+++ v1 (2026-09-03)
@@ -14,59 +14,50 @@
 </Relationships>
 
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tsai Stanislaw</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">https://vutuv.de/tsai_stanislaw</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
-[...7 lines deleted...]
-    <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Professional Experience</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Inbetriebnahme Monteur, Jenoptik Industrielle Messtechnik</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">3/2008 - Present</w:t>
@@ -115,51 +106,51 @@
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">2/2010 - 2/2011</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">GUI Programmierung mit Visual Studio und VB.NET, SQL Datenbanken, BWL</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">linux kentnisse | aktuell anstehend: studium angewandte... | auslandserfahrung | elektrische ausbildung | mechanische ausbildung | vb.net, c#, vc++</w:t>
+        <w:t xml:space="preserve">linux kentnisse | auslandserfahrung | elektrische ausbildung | mechanische ausbildung</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Jenoptik: https://www.jenoptik.de/produkte/messtechnik</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Studiengemeinschaft Darmstadt: http://www.sgd.de/</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417"/>
     </w:sectPr>
   </w:body>