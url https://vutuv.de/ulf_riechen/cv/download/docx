--- v0 (2026-07-22)
+++ v1 (2026-08-31)
@@ -23,69 +23,60 @@
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Ulf Riechen</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">ulf@riechen.info | https://vutuv.de/ulf_riechen</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Ostra-Allee 11, 01067 Dresden, Germany</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
-[...7 lines deleted...]
-    <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">active directory | bsi grundschutz | firewall | it-sicherheit | linux | notfallvorsorge | pki | projektmanagement | skype for business | windows</w:t>
+        <w:t xml:space="preserve">active directory | bsi grundschutz | firewall | it-sicherheit | Linux | notfallvorsorge | pki | projektmanagement | skype for business | windows</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Homepage: http://www.riechen.info</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Firma: http://www.softed.de</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>