--- v0 (2026-07-05)
+++ v1 (2026-08-14)
@@ -51,51 +51,51 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Manager Software Development, Implico Gmbh</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">1/2001 - Present</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">logistics in the oil and gas industry | oil &amp; gas know how | primary and secondary distribution | quality management | software development methodology | supply chain management | test automation</w:t>
+        <w:t xml:space="preserve">oil &amp; gas know how | primary and secondary distribution | quality management | software development methodology | supply chain management | test automation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Implico GmbH: http://www.de.implico.com/index.php</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">