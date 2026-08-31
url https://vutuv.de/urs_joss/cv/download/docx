--- v0 (2026-07-22)
+++ v1 (2026-08-31)
@@ -28,51 +28,51 @@
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">urs.joss@gmx.ch | https://vutuv.de/urs_joss</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">4056 Basel, Switzerland</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Date of birth: 02.04.1972 | Gender: Male</w:t>
+        <w:t xml:space="preserve">Date of birth: 02.04.1972</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Professional Experience</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Geschäftsführer, Joss, the Coding Companion</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
@@ -167,51 +167,51 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">MSc. ETH Umwelt-Natw., Studium Umweltnaturwissenschaften, Eidgenössiche Technische Hochschule (ETH) Zürich</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">10/1993 - 2001</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">ansible | agile | git | Apache Wicket | archlinux | camunda BPM | clean code | gradle | hibernate | java | jenkins | jOOQ | jpa | kotlin | latex | linux | nagios | postfix | postgresql | rust | Sonarqube | spring | spring batch | spring boot | sql | sqlserver | swing | tdd | wicket</w:t>
+        <w:t xml:space="preserve">ansible | agile | git | Apache Wicket | archlinux | camunda BPM | clean code | gradle | hibernate | Java | jenkins | jOOQ | jpa | kotlin | latex | Linux | nagios | postfix | postgresql | Rust | Sonarqube | spring | spring batch | spring boot | sql | sql server | swing | TDD | wicket</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Profiles</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">GitHub: https://github.com/ursjoss</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">LinkedIn: https://www.linkedin.com/in/urs-joss</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">XING: https://www.xing.com/profile/Urs_Joss</w:t>
       </w:r>
     </w:p>