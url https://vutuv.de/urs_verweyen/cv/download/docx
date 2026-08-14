--- v0 (2026-07-22)
+++ v1 (2026-08-14)
@@ -20,59 +20,50 @@
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Urs Verweyen</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">verweyen@kvlegal.de | +49 30 91904036 | https://vutuv.de/urs_verweyen</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Oranienstr. 24, 10999 Berlin, Germany</w:t>
-      </w:r>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Gender: Male</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Professional Experience</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Attorney at Law (Germany), Partner/Owner, KVLEGAL</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
@@ -114,51 +105,51 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Management Consultant, McKinsey &amp; Company</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">10/1999 - 9/2006</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">copying levies | copyright law | ecommerce | it law | trademark law</w:t>
+        <w:t xml:space="preserve">copying levies | copyright law | e-commerce | it law | trademark law</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">KVLEGAL: www.kvlegal.de</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">