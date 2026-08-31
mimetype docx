--- v0 (2026-07-22)
+++ v1 (2026-08-31)
@@ -24,51 +24,51 @@
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Uwe Repp</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">"Your future is created by what you do today, not tomorrow!"</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">https://vutuv.de/uwe_repp</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">Date of birth: 18.02.1980 | Gender: Male</w:t>
+        <w:t xml:space="preserve">Date of birth: 18.02.1980</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Professional Experience</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">IT Business Analyst, Post CH AG</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
@@ -165,51 +165,51 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Marketing/EDV &amp; Event Leiter, Janson Gastronomie</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">10/2006 - 8/2008</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">beratung im ict-umfeld | bpmn | itil | business analyse | change management | green it beratung für kmu | it-conulting | it-management | projektmanagement | prozessmanagement | requirements engineering | uml | unternehmensanalyse | unternehmensentwicklung</w:t>
+        <w:t xml:space="preserve">beratung im ict-umfeld | bpmn | itil | business analyse | change management | green it beratung für kmu | it-conulting | it management | projektmanagement | prozessmanagement | requirements engineering | uml | unternehmensanalyse | unternehmensentwicklung</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="120"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>