--- v0 (2026-10-03)
+++ v1 (2026-10-23)
@@ -11,50 +11,206 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/>
 </Relationships>
 
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">vianney molle</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">https://vutuv.de/vianney_m</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Professional Experience</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="20"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chef de Projet chez Salvia Developpement, Salvia Développement</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">3/2022 - Present</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="20"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Responsable de Programmes Immobiliers, LA NANTAISE D'HABITATIONS - Groupe Action Logement</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">6/2008 - 9/2022</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="20"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Chargé de Mission, Crédit immobilier Familial de Nantes</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2005 - 2008</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Education</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="20"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Executive Management, Georgetown University</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2015 - 2016</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="20"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Master 2 Management et administration des entreprises, Affaires / gestion, Université de Versailles Saint-Quentin-en-Yvelines</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2014 - 2016</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="20"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">MBA ICG,  Affaires, gestion, marketing, Groupe IFG</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">2014 - 2015</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="20"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Ingénieur ICAM, Icam - Institut Catholique d'Arts et Métiers</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">1996 - 2001</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">hockey | Linux | open source | Rgpd</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">