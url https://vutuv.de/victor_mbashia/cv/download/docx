--- v0 (2026-08-01)
+++ v1 (2026-08-24)
@@ -16,59 +16,50 @@
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Victor Mbashia</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Software engineer, 5 years in, with a track record of shipping systems clients actually rely on. I start from what the client needs, then obsess over what could break — because real trust is built in the failure paths, not the demo.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">mbashiavictor@gmail.com | https://vutuv.de/victor_mbashia</w:t>
-      </w:r>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Gender: Male</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Professional Experience</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Senior Engineer, Virgil Africa</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">I built high-throughput ticketing and payment systems at Virgil Africa using Elixir and RabbitMQ, designing concurrent, fault-tolerant services capable of handling large transaction volumes. I optimized asynchronous workflows, integrated external payment providers, and delivered reliable, scalable backend systems.</w:t>
       </w:r>