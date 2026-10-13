--- v0 (2026-09-23)
+++ v1 (2026-10-13)
@@ -6,86 +6,187 @@
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/>
 </Relationships>
 
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Vincent Calame</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
+        <w:t xml:space="preserve">Concepteur-codeur de logiciels libres (Gestion de fichothèque avec BDF, Moteur de recherche Scrutari), je suis travailleur indépendant à la tête de la SARL Exemole. Je suis également militant du logiciel libre au sein de l'April.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">vincent.calame@exemole.fr | https://vutuv.de/vincent_calame</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">75013 Paris, France</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Date of birth: 05/12/1972</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
+        <w:t xml:space="preserve">Freelance / Self-employed</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="20"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Gérant, Exemole SARL</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">9/2003 - Present</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Je code deux logiciels libres dans le cadre de mon activité professionnelle : BDF pour la gestion de fichothèques (https://www.fichotheque.net/) et Scrutari, un moteur de recherche (https://www.scrutari.net/).</w:t>
+        <w:br/>
+        <w:t xml:space="preserve">Je travaille surtout pour des petites structures aussi bien sur la partie amont (définition de la structure des données, récupération de l'existant, formation) qu'en aval (tableau de bord, valorisation sous la forme d'un site web)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Volunteering &amp; hobbies</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:spacing w:after="20"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve">Équipe technique du groupe Site web, April</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="64748B"/>
+          <w:sz w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">11/2019 - Present</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Militant de l'April de très longue date, je suis actif dans l'équipe technique du groupe Site web depuis 2019. Les sites sont sous Spip et je suis amené aussi bien à faire des squelettes Spip, du CSS, du Javascript. Je me suis plongé dans Drupal pour faire la migration du site actuel de l'April, migration toujours en cours. J'ai installé une instance du logiciel BDF de gestion de fichothèques pour l'April pour gérer la base des musiques libres (https://www.libreavous.org/musiques) ainsi que les ressources documentaires du nouveau site (outils de sensibilisation, bibliographie du libre) en cours de construction.</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Java | logiciel libre | sobriété</w:t>
+        <w:t xml:space="preserve">css | html | Java | javascript | logiciel libre | PHP | sobriété | Spip</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Heading1"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Links</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Site de présentation de la SARL Exemole: https://www.exemole.fr</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Gérer des fichothèques avec le logiciel BDF: https://www.fichotheque.net/</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Scrutari, un moteur de recherche: https://www.scrutari.net/</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:r>
+        <w:t xml:space="preserve">Mon activité sur Framagit: https://framagit.org/vcalame</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Profiles</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Mastodon: https://piaille.fr/@vincentcalame</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">