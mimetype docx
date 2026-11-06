--- v1 (2026-10-13)
+++ v2 (2026-11-06)
@@ -114,51 +114,51 @@
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">11/2019 - Present</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Militant de l'April de très longue date, je suis actif dans l'équipe technique du groupe Site web depuis 2019. Les sites sont sous Spip et je suis amené aussi bien à faire des squelettes Spip, du CSS, du Javascript. Je me suis plongé dans Drupal pour faire la migration du site actuel de l'April, migration toujours en cours. J'ai installé une instance du logiciel BDF de gestion de fichothèques pour l'April pour gérer la base des musiques libres (https://www.libreavous.org/musiques) ainsi que les ressources documentaires du nouveau site (outils de sensibilisation, bibliographie du libre) en cours de construction.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">css | html | Java | javascript | logiciel libre | PHP | sobriété | Spip</w:t>
+        <w:t xml:space="preserve">CSS | HTML | Java | JavaScript | logiciel libre | PHP | sobriété | Spip</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Site de présentation de la SARL Exemole: https://www.exemole.fr</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Gérer des fichothèques avec le logiciel BDF: https://www.fichotheque.net/</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Scrutari, un moteur de recherche: https://www.scrutari.net/</w:t>
       </w:r>
     </w:p>