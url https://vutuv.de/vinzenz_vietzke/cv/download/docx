--- v0 (2026-07-21)
+++ v1 (2026-08-31)
@@ -14,59 +14,50 @@
 </Relationships>
 
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Vinzenz Vietzke</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">vinz@vinzv.de | https://vutuv.de/vinzenz_vietzke</w:t>
       </w:r>
     </w:p>
     <w:p>
-      <w:r>
-[...7 lines deleted...]
-    <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Professional Experience</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:spacing w:after="20"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Marketing- &amp; IT-Support Specialist, TUXEDO Computers GmbH</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">10/2016 - Present</w:t>
@@ -140,51 +131,51 @@
         <w:rPr>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Mediengestalter Digital &amp; Print, dpluscneuemedien GmbH</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">2/2002 - 8/2005</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">social media | marketing | systemadministration | linux | wordpress</w:t>
+        <w:t xml:space="preserve">social media | marketing | systemadministration | Linux | wordpress</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Blog: https://vinzv.de</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Profiles</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>