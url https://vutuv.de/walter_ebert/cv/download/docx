--- v0 (2026-07-21)
+++ v1 (2026-08-31)
@@ -6,104 +6,90 @@
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships">
 <Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/>
 </Relationships>
 
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
 <w:document xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:body>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Title"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Walter Ebert</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
-        <w:t xml:space="preserve">Independent UX Engineer from Frankfurt, Germany. Making web sites better, one step at a time.</w:t>
+        <w:t xml:space="preserve">Independent UX Engineer from Germany. Making web sites better, one step at a time.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">hello@wee.dev | +49 1732 0898 0 | https://vutuv.de/walter_ebert</w:t>
+        <w:t xml:space="preserve">hello@wee.dev | +49 2423 950973940 | https://vutuv.de/walter_ebert</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:rPr>
           <w:color w:val="64748B"/>
           <w:sz w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Ziegelhüttenweg 60, 60598 Frankfurt am Main, Germany</w:t>
-      </w:r>
-[...7 lines deleted...]
-        <w:t xml:space="preserve">Gender: Male</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Tags</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">css | html5 | javascript | PHP</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pStyle w:val="Heading1"/>
       </w:pPr>
       <w:r>
         <w:t xml:space="preserve">Links</w:t>
-      </w:r>
-[...3 lines deleted...]
-        <w:t xml:space="preserve">German/Deutsch: https://walterebert.de/</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:r>
         <w:t xml:space="preserve">Business: https://walter.ebert.engineering/</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
       <w:pgSz w:w="11906" w:h="16838"/>
       <w:pgMar w:top="1417" w:right="1417" w:bottom="1417" w:left="1417"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri"/>
         <w:sz w:val="22"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>